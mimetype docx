--- v0 (2026-03-27)
+++ v1 (2026-07-13)
@@ -4,105 +4,150 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2889A243" w14:textId="77777777" w:rsidR="00C46DD1" w:rsidRPr="00D364D8" w:rsidRDefault="00C46DD1" w:rsidP="00423626">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5151EAC6" w14:textId="326BD1D8" w:rsidR="00F9206A" w:rsidRPr="00D364D8" w:rsidRDefault="002633B2" w:rsidP="00D364D8">
+    <w:p w14:paraId="5151EAC6" w14:textId="326BD1D8" w:rsidR="00F9206A" w:rsidRDefault="002633B2" w:rsidP="00D364D8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel cu persoanele </w:t>
       </w:r>
       <w:r w:rsidRPr="002633B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>î</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ncadrate cu grad de handicap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C38A7EA" w14:textId="1B5013BC" w:rsidR="00EC4A52" w:rsidRPr="00D364D8" w:rsidRDefault="00EC4A52" w:rsidP="00D364D8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Luna: {</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>luna_document</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>} An: {an_document}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030466F2" w14:textId="77777777" w:rsidR="003271F3" w:rsidRPr="00D364D8" w:rsidRDefault="003271F3" w:rsidP="006C19A3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -1601,70 +1646,70 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EC5BE4" w:rsidRPr="00D364D8" w:rsidSect="00BD08E4">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FEB491E" w14:textId="77777777" w:rsidR="001D2EA7" w:rsidRDefault="001D2EA7" w:rsidP="001A0E47">
+    <w:p w14:paraId="149F3FE2" w14:textId="77777777" w:rsidR="00364F80" w:rsidRDefault="00364F80" w:rsidP="001A0E47">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BC91421" w14:textId="77777777" w:rsidR="001D2EA7" w:rsidRDefault="001D2EA7" w:rsidP="001A0E47">
+    <w:p w14:paraId="2897DE02" w14:textId="77777777" w:rsidR="00364F80" w:rsidRDefault="00364F80" w:rsidP="001A0E47">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
@@ -1681,51 +1726,51 @@
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-1598325107"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="931013213"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
@@ -1860,51 +1905,51 @@
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="13047F25" w14:textId="77777777" w:rsidR="002E7552" w:rsidRDefault="002E7552" w:rsidP="002E7552">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="51B2F5F5" w14:textId="77777777" w:rsidR="002E7552" w:rsidRDefault="002E7552">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-830129534"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
@@ -2041,70 +2086,70 @@
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="43D0FB7C" w14:textId="77777777" w:rsidR="002E7552" w:rsidRDefault="002E7552" w:rsidP="002E7552">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="68986A21" w14:textId="77777777" w:rsidR="002E7552" w:rsidRDefault="002E7552">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71280915" w14:textId="77777777" w:rsidR="001D2EA7" w:rsidRDefault="001D2EA7" w:rsidP="001A0E47">
+    <w:p w14:paraId="3024B04D" w14:textId="77777777" w:rsidR="00364F80" w:rsidRDefault="00364F80" w:rsidP="001A0E47">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71CD73DF" w14:textId="77777777" w:rsidR="001D2EA7" w:rsidRDefault="001D2EA7" w:rsidP="001A0E47">
+    <w:p w14:paraId="44896375" w14:textId="77777777" w:rsidR="00364F80" w:rsidRDefault="00364F80" w:rsidP="001A0E47">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="072F4819" w14:textId="4B962740" w:rsidR="00097E06" w:rsidRPr="007B611C" w:rsidRDefault="00097E06" w:rsidP="00097E06">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_1p76oc33f663" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="0"/>
     <w:r w:rsidRPr="007B611C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Unitatea: </w:t>
     </w:r>
     <w:r w:rsidRPr="007B611C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
@@ -2286,51 +2331,51 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>a_cui</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="007B611C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>}</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="57ADD326" w14:textId="77777777" w:rsidR="001A0E47" w:rsidRPr="00097E06" w:rsidRDefault="001A0E47" w:rsidP="00097E06">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DBB66DB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2434,208 +2479,211 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1078793050">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00743994"/>
     <w:rsid w:val="00025FB3"/>
     <w:rsid w:val="000657D4"/>
     <w:rsid w:val="00066D00"/>
     <w:rsid w:val="00081025"/>
     <w:rsid w:val="00084930"/>
     <w:rsid w:val="00097E06"/>
     <w:rsid w:val="000C165B"/>
     <w:rsid w:val="00111D69"/>
     <w:rsid w:val="001360B6"/>
     <w:rsid w:val="00153CE9"/>
     <w:rsid w:val="00172D71"/>
     <w:rsid w:val="00183F3D"/>
     <w:rsid w:val="001A0E47"/>
     <w:rsid w:val="001D2EA7"/>
     <w:rsid w:val="002031A3"/>
     <w:rsid w:val="002035B6"/>
     <w:rsid w:val="00210DCB"/>
     <w:rsid w:val="00213CF4"/>
     <w:rsid w:val="00247701"/>
     <w:rsid w:val="002633B2"/>
     <w:rsid w:val="002E7552"/>
     <w:rsid w:val="002F7301"/>
     <w:rsid w:val="003271F3"/>
     <w:rsid w:val="00354CF7"/>
     <w:rsid w:val="00363487"/>
+    <w:rsid w:val="00364F80"/>
     <w:rsid w:val="00365344"/>
     <w:rsid w:val="003D5BA1"/>
     <w:rsid w:val="003F1690"/>
     <w:rsid w:val="00406973"/>
     <w:rsid w:val="00407FE9"/>
     <w:rsid w:val="00421F2E"/>
     <w:rsid w:val="00423626"/>
     <w:rsid w:val="00432BBA"/>
     <w:rsid w:val="00453372"/>
     <w:rsid w:val="00455A94"/>
     <w:rsid w:val="004F5309"/>
     <w:rsid w:val="004F6E9E"/>
     <w:rsid w:val="00536107"/>
     <w:rsid w:val="00557D76"/>
     <w:rsid w:val="005927CE"/>
     <w:rsid w:val="005F0B22"/>
     <w:rsid w:val="00612CEB"/>
     <w:rsid w:val="00626BEF"/>
     <w:rsid w:val="00641377"/>
     <w:rsid w:val="00675010"/>
     <w:rsid w:val="00686D2A"/>
     <w:rsid w:val="006C19A3"/>
     <w:rsid w:val="006C5348"/>
     <w:rsid w:val="007162A1"/>
     <w:rsid w:val="00721D63"/>
     <w:rsid w:val="00740782"/>
     <w:rsid w:val="00743994"/>
     <w:rsid w:val="00747A12"/>
     <w:rsid w:val="007652B6"/>
     <w:rsid w:val="007F2A36"/>
     <w:rsid w:val="008D465D"/>
     <w:rsid w:val="008E4BD3"/>
     <w:rsid w:val="008E5783"/>
     <w:rsid w:val="00984616"/>
     <w:rsid w:val="009B10D4"/>
     <w:rsid w:val="009C1942"/>
+    <w:rsid w:val="009C4FEF"/>
     <w:rsid w:val="009D2DD9"/>
     <w:rsid w:val="00A20E8D"/>
     <w:rsid w:val="00A34D69"/>
     <w:rsid w:val="00A716EE"/>
     <w:rsid w:val="00A96752"/>
     <w:rsid w:val="00AA5703"/>
     <w:rsid w:val="00AA7448"/>
     <w:rsid w:val="00B03302"/>
     <w:rsid w:val="00B85BB7"/>
     <w:rsid w:val="00BA6BB7"/>
     <w:rsid w:val="00BD08E4"/>
     <w:rsid w:val="00BD1726"/>
     <w:rsid w:val="00BD1C17"/>
     <w:rsid w:val="00BF0E93"/>
     <w:rsid w:val="00C109D9"/>
     <w:rsid w:val="00C21E12"/>
     <w:rsid w:val="00C46DD1"/>
     <w:rsid w:val="00CB0A71"/>
     <w:rsid w:val="00CB1E31"/>
     <w:rsid w:val="00CB7E88"/>
     <w:rsid w:val="00CC4F00"/>
     <w:rsid w:val="00CC665E"/>
     <w:rsid w:val="00CD27CF"/>
     <w:rsid w:val="00D26647"/>
     <w:rsid w:val="00D364D8"/>
     <w:rsid w:val="00D71479"/>
     <w:rsid w:val="00D955C5"/>
     <w:rsid w:val="00E0507C"/>
     <w:rsid w:val="00E0739C"/>
     <w:rsid w:val="00E27645"/>
     <w:rsid w:val="00E60432"/>
     <w:rsid w:val="00E839E5"/>
     <w:rsid w:val="00E942E2"/>
+    <w:rsid w:val="00EC4A52"/>
     <w:rsid w:val="00EC5BE4"/>
     <w:rsid w:val="00EF0473"/>
     <w:rsid w:val="00F0506C"/>
     <w:rsid w:val="00F7050F"/>
     <w:rsid w:val="00F9206A"/>
     <w:rsid w:val="00FC49E6"/>
     <w:rsid w:val="00FD58E7"/>
     <w:rsid w:val="00FD5A45"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2C16E4C5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3108,51 +3156,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A0E47"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A0E47"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ro-RO" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="284896725">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="331615227">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3453,75 +3501,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/GostTitle.XSL" StyleName="GOST - Title Sort"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6D185C0-6D39-4E3D-870F-1255440B07AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>75</Words>
-  <Characters>431</Characters>
+  <Words>81</Words>
+  <Characters>465</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>RBN</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>505</CharactersWithSpaces>
+  <CharactersWithSpaces>545</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7340137</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.rubinian.com/codul-muncii-titlul-3-capitolul-3-sectiunea-1-articolul-148_6_110_544.php</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>