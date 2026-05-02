--- v0 (2026-03-03)
+++ v1 (2026-05-02)
@@ -455,63 +455,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Adresa:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AA705A2" w14:textId="48C46478" w:rsidR="00624BB0" w:rsidRPr="000C28C5" w:rsidRDefault="003024BA">
+          <w:p w14:paraId="4AA705A2" w14:textId="3E9B074B" w:rsidR="00624BB0" w:rsidRPr="000C28C5" w:rsidRDefault="003024BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>{s_adresa}, {s_localitate}, {s_judet}</w:t>
+              <w:t>{s_adresa</w:t>
+            </w:r>
+            <w:r w:rsidR="008A19FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>_raport_salariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21464454" w14:textId="77777777" w:rsidR="005372CE" w:rsidRDefault="005372CE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FB80F4D" w14:textId="77777777" w:rsidR="005372CE" w:rsidRDefault="005372CE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -5711,58 +5725,58 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nu exista detalii detasare.{/notHasDetasari}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5672D06F" w14:textId="77777777" w:rsidR="005372CE" w:rsidRDefault="005372CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005372CE">
       <w:pgSz w:w="16837" w:h="11905" w:orient="landscape"/>
       <w:pgMar w:top="283" w:right="283" w:bottom="283" w:left="283" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FB6FAB8" w14:textId="77777777" w:rsidR="00FC7F2A" w:rsidRDefault="00FC7F2A">
+    <w:p w14:paraId="053A041D" w14:textId="77777777" w:rsidR="0075304C" w:rsidRDefault="0075304C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40985D84" w14:textId="77777777" w:rsidR="00FC7F2A" w:rsidRDefault="00FC7F2A">
+    <w:p w14:paraId="633A2840" w14:textId="77777777" w:rsidR="0075304C" w:rsidRDefault="0075304C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -5770,144 +5784,147 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5507CC39" w14:textId="77777777" w:rsidR="00FC7F2A" w:rsidRDefault="00FC7F2A">
+    <w:p w14:paraId="7EE8F826" w14:textId="77777777" w:rsidR="0075304C" w:rsidRDefault="0075304C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="590CBA6D" w14:textId="77777777" w:rsidR="00FC7F2A" w:rsidRDefault="00FC7F2A">
+    <w:p w14:paraId="62BF667A" w14:textId="77777777" w:rsidR="0075304C" w:rsidRDefault="0075304C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="218"/>
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005372CE"/>
     <w:rsid w:val="000434EE"/>
     <w:rsid w:val="000472F3"/>
     <w:rsid w:val="00077013"/>
     <w:rsid w:val="000C28C5"/>
     <w:rsid w:val="000F4AF5"/>
     <w:rsid w:val="00146598"/>
     <w:rsid w:val="00257374"/>
     <w:rsid w:val="002E0118"/>
     <w:rsid w:val="003024BA"/>
     <w:rsid w:val="00395A4D"/>
+    <w:rsid w:val="003D608B"/>
     <w:rsid w:val="003F1690"/>
     <w:rsid w:val="00453432"/>
     <w:rsid w:val="005054CE"/>
     <w:rsid w:val="00532DFA"/>
     <w:rsid w:val="005372CE"/>
     <w:rsid w:val="005443A9"/>
     <w:rsid w:val="00580D02"/>
     <w:rsid w:val="00624BB0"/>
+    <w:rsid w:val="0075304C"/>
     <w:rsid w:val="00756C23"/>
     <w:rsid w:val="007B0AA0"/>
     <w:rsid w:val="00842F03"/>
+    <w:rsid w:val="008A19FF"/>
     <w:rsid w:val="009508CF"/>
     <w:rsid w:val="00951CAD"/>
     <w:rsid w:val="00B002E3"/>
     <w:rsid w:val="00BE0CFA"/>
     <w:rsid w:val="00CE4E2A"/>
     <w:rsid w:val="00DA7903"/>
     <w:rsid w:val="00E94EC2"/>
     <w:rsid w:val="00E97F2A"/>
     <w:rsid w:val="00EE4F25"/>
     <w:rsid w:val="00EF072C"/>
     <w:rsid w:val="00FC7F2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="51DB28E1"/>
   <w15:docId w15:val="{9411B588-0BD5-4FA8-A8C7-62400F7A1778}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7273,51 +7290,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="81C9EA" w:themeColor="accent1" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="81C9EA" w:themeColor="accent1" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="81C9EA" w:themeColor="accent1" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="81C9EA" w:themeColor="accent1" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable1LightAccent2">
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent2">
     <w:name w:val="Grid Table 1 Light Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="F6C5AB" w:themeColor="accent2" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F6C5AB" w:themeColor="accent2" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F6C5AB" w:themeColor="accent2" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F6C5AB" w:themeColor="accent2" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F6C5AB" w:themeColor="accent2" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F6C5AB" w:themeColor="accent2" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F2AB87" w:themeColor="accent2" w:themeTint="95"/>
         </w:tcBorders>
@@ -10003,51 +10020,51 @@
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4EA72E" w:themeColor="accent6" w:fill="4EA72E" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="A8E194" w:themeColor="accent6" w:themeTint="75" w:fill="A8E194" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="A8E194" w:themeColor="accent6" w:themeTint="75" w:fill="A8E194" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6Colourful">
+  <w:style w:type="table" w:styleId="GridTable6Colorful">
     <w:name w:val="Grid Table 6 Colorful"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -10074,51 +10091,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6ColourfulAccent1">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent1">
     <w:name w:val="Grid Table 6 Colorful Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="63BDE6" w:themeColor="accent1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="63BDE6" w:themeColor="accent1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="63BDE6" w:themeColor="accent1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="63BDE6" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="63BDE6" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="63BDE6" w:themeColor="accent1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="63BDE6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="63BDE6" w:themeColor="accent1" w:themeTint="80"/>
         </w:tcBorders>
@@ -10145,51 +10162,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFE4F4" w:themeColor="accent1" w:themeTint="34" w:fill="BFE4F4" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="63BDE6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFE4F4" w:themeColor="accent1" w:themeTint="34" w:fill="BFE4F4" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="63BDE6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6ColourfulAccent2">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent2">
     <w:name w:val="Grid Table 6 Colorful Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="F2AA85" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
@@ -10216,51 +10233,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FAE2D6" w:themeColor="accent2" w:themeTint="32" w:fill="FAE2D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2AA85" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FAE2D6" w:themeColor="accent2" w:themeTint="32" w:fill="FAE2D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2AA85" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6ColourfulAccent3">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent3">
     <w:name w:val="Grid Table 6 Colorful Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="196C24" w:themeColor="accent3" w:themeTint="FE"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="196C24" w:themeColor="accent3" w:themeTint="FE"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196C24" w:themeColor="accent3" w:themeTint="FE"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="196C24" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="196C24" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="196C24" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="196C24" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="196C24" w:themeColor="accent3" w:themeTint="FE"/>
         </w:tcBorders>
@@ -10287,51 +10304,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C0F0C6" w:themeColor="accent3" w:themeTint="34" w:fill="C0F0C6" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="196C24" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C0F0C6" w:themeColor="accent3" w:themeTint="34" w:fill="C0F0C6" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="196C24" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6ColourfulAccent4">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent4">
     <w:name w:val="Grid Table 6 Colorful Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="5FCAF3" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
@@ -10358,51 +10375,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C9EDFB" w:themeColor="accent4" w:themeTint="34" w:fill="C9EDFB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5FCAF3" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C9EDFB" w:themeColor="accent4" w:themeTint="34" w:fill="C9EDFB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5FCAF3" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6ColourfulAccent5">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent5">
     <w:name w:val="Grid Table 6 Colorful Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="5D1955" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
         </w:tcBorders>
@@ -10429,51 +10446,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F1CDED" w:themeColor="accent5" w:themeTint="34" w:fill="F1CDED" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5D1955" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F1CDED" w:themeColor="accent5" w:themeTint="34" w:fill="F1CDED" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5D1955" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6ColourfulAccent6">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent6">
     <w:name w:val="Grid Table 6 Colorful Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="5D1955" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
         </w:tcBorders>
@@ -10500,51 +10517,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8F2CF" w:themeColor="accent6" w:themeTint="34" w:fill="D8F2CF" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5D1955" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8F2CF" w:themeColor="accent6" w:themeTint="34" w:fill="D8F2CF" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5D1955" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable7Colourful">
+  <w:style w:type="table" w:styleId="GridTable7Colorful">
     <w:name w:val="Grid Table 7 Colorful"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
@@ -10614,51 +10631,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable7ColourfulAccent1">
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent1">
     <w:name w:val="Grid Table 7 Colorful Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="63BDE6" w:themeColor="accent1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="63BDE6" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="63BDE6" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="63BDE6" w:themeColor="accent1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="63BDE6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
@@ -10728,51 +10745,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFE4F4" w:themeColor="accent1" w:themeTint="34" w:fill="BFE4F4" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="63BDE6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFE4F4" w:themeColor="accent1" w:themeTint="34" w:fill="BFE4F4" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="63BDE6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable7ColourfulAccent2">
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent2">
     <w:name w:val="Grid Table 7 Colorful Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="F2AA85" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
@@ -10842,51 +10859,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FAE2D6" w:themeColor="accent2" w:themeTint="32" w:fill="FAE2D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2AA85" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FAE2D6" w:themeColor="accent2" w:themeTint="32" w:fill="FAE2D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2AA85" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable7ColourfulAccent3">
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent3">
     <w:name w:val="Grid Table 7 Colorful Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196C24" w:themeColor="accent3" w:themeTint="FE"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="196C24" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="196C24" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="196C24" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="196C24" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
@@ -10956,51 +10973,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C0F0C6" w:themeColor="accent3" w:themeTint="34" w:fill="C0F0C6" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="196C24" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C0F0C6" w:themeColor="accent3" w:themeTint="34" w:fill="C0F0C6" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="196C24" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable7ColourfulAccent4">
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent4">
     <w:name w:val="Grid Table 7 Colorful Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="5FCAF3" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
@@ -11070,51 +11087,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C9EDFB" w:themeColor="accent4" w:themeTint="34" w:fill="C9EDFB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5FCAF3" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C9EDFB" w:themeColor="accent4" w:themeTint="34" w:fill="C9EDFB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5FCAF3" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable7ColourfulAccent5">
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent5">
     <w:name w:val="Grid Table 7 Colorful Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DA76CE" w:themeColor="accent5" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="DA76CE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DA76CE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DA76CE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="5D1955" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
@@ -11184,51 +11201,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F1CDED" w:themeColor="accent5" w:themeTint="34" w:fill="F1CDED" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5D1955" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F1CDED" w:themeColor="accent5" w:themeTint="34" w:fill="F1CDED" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5D1955" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable7ColourfulAccent6">
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent6">
     <w:name w:val="Grid Table 7 Colorful Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94DA7B" w:themeColor="accent6" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="94DA7B" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="94DA7B" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="94DA7B" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="2D611B" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
@@ -14049,51 +14066,51 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="8ED873" w:themeColor="accent6" w:themeTint="98" w:fill="8ED873" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="8ED873" w:themeColor="accent6" w:themeTint="98" w:fill="8ED873" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable6Colourful">
+  <w:style w:type="table" w:styleId="ListTable6Colorful">
     <w:name w:val="List Table 6 Colorful"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -14122,51 +14139,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable6ColourfulAccent1">
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent1">
     <w:name w:val="List Table 6 Colorful Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="0C374B" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -14195,51 +14212,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B1DEF2" w:themeColor="accent1" w:themeTint="40" w:fill="B1DEF2" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="0C374B" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B1DEF2" w:themeColor="accent1" w:themeTint="40" w:fill="B1DEF2" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="0C374B" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable6ColourfulAccent2">
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent2">
     <w:name w:val="List Table 6 Colorful Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="F2AA85" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -14268,51 +14285,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F9DBCB" w:themeColor="accent2" w:themeTint="40" w:fill="F9DBCB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2AA85" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F9DBCB" w:themeColor="accent2" w:themeTint="40" w:fill="F9DBCB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2AA85" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable6ColourfulAccent3">
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent3">
     <w:name w:val="List Table 6 Colorful Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="48D45B" w:themeColor="accent3" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="48D45B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="48D45B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="48D45B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -14341,51 +14358,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2EDB9" w:themeColor="accent3" w:themeTint="40" w:fill="B2EDB9" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="48D45B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2EDB9" w:themeColor="accent3" w:themeTint="40" w:fill="B2EDB9" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="48D45B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable6ColourfulAccent4">
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent4">
     <w:name w:val="List Table 6 Colorful Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="5FCAF3" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -14414,51 +14431,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BCE9FA" w:themeColor="accent4" w:themeTint="40" w:fill="BCE9FA" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5FCAF3" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BCE9FA" w:themeColor="accent4" w:themeTint="40" w:fill="BCE9FA" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5FCAF3" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable6ColourfulAccent5">
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent5">
     <w:name w:val="List Table 6 Colorful Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D76CCB" w:themeColor="accent5" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D76CCB" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="D76CCB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D76CCB" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -14487,51 +14504,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EEC2E9" w:themeColor="accent5" w:themeTint="40" w:fill="EEC2E9" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D76CCB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EEC2E9" w:themeColor="accent5" w:themeTint="40" w:fill="EEC2E9" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D76CCB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable6ColourfulAccent6">
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent6">
     <w:name w:val="List Table 6 Colorful Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="8ED873" w:themeColor="accent6" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8ED873" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="8ED873" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8ED873" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -14560,51 +14577,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CFEFC4" w:themeColor="accent6" w:themeTint="40" w:fill="CFEFC4" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="8ED873" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CFEFC4" w:themeColor="accent6" w:themeTint="40" w:fill="CFEFC4" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="8ED873" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colourful">
+  <w:style w:type="table" w:styleId="ListTable7Colorful">
     <w:name w:val="List Table 7 Colorful"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
@@ -14671,51 +14688,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent1">
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent1">
     <w:name w:val="List Table 7 Colorful Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="0C374B" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
@@ -14782,51 +14799,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B1DEF2" w:themeColor="accent1" w:themeTint="40" w:fill="B1DEF2" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="0C374B" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B1DEF2" w:themeColor="accent1" w:themeTint="40" w:fill="B1DEF2" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="0C374B" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent2">
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent2">
     <w:name w:val="List Table 7 Colorful Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="F2AA85" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2AA85" w:themeColor="accent2" w:themeTint="97"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
@@ -14893,51 +14910,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F9DBCB" w:themeColor="accent2" w:themeTint="40" w:fill="F9DBCB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2AA85" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F9DBCB" w:themeColor="accent2" w:themeTint="40" w:fill="F9DBCB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2AA85" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent3">
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent3">
     <w:name w:val="List Table 7 Colorful Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="48D45B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="48D45B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="48D45B" w:themeColor="accent3" w:themeTint="98"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
@@ -15004,51 +15021,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2EDB9" w:themeColor="accent3" w:themeTint="40" w:fill="B2EDB9" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="48D45B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2EDB9" w:themeColor="accent3" w:themeTint="40" w:fill="B2EDB9" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="48D45B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent4">
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent4">
     <w:name w:val="List Table 7 Colorful Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="5FCAF3" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5FCAF3" w:themeColor="accent4" w:themeTint="9A"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
@@ -15115,51 +15132,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BCE9FA" w:themeColor="accent4" w:themeTint="40" w:fill="BCE9FA" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5FCAF3" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BCE9FA" w:themeColor="accent4" w:themeTint="40" w:fill="BCE9FA" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5FCAF3" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent5">
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent5">
     <w:name w:val="List Table 7 Colorful Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D76CCB" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="D76CCB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D76CCB" w:themeColor="accent5" w:themeTint="9A"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
@@ -15226,51 +15243,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EEC2E9" w:themeColor="accent5" w:themeTint="40" w:fill="EEC2E9" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D76CCB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EEC2E9" w:themeColor="accent5" w:themeTint="40" w:fill="EEC2E9" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D76CCB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent6">
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent6">
     <w:name w:val="List Table 7 Colorful Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8ED873" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="8ED873" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8ED873" w:themeColor="accent6" w:themeTint="98"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
@@ -17736,68 +17753,68 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9CEB347-3900-4E37-9733-827B216BA247}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>418</Words>
-  <Characters>2388</Characters>
+  <Words>417</Words>
+  <Characters>2378</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RaportSalariat</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2801</CharactersWithSpaces>
+  <CharactersWithSpaces>2790</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>RaportSalariat</dc:title>
   <dc:subject/>
   <dc:creator>Ember Software</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>