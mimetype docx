--- v0 (2025-12-07)
+++ v1 (2026-06-12)
@@ -1,58 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="6929B96A" w14:textId="2753E070" w:rsidR="00907401" w:rsidRPr="00504406" w:rsidRDefault="00907401" w:rsidP="002B5AEF">
+    <w:p w14:paraId="65B59355" w14:textId="77777777" w:rsidR="002B5AEF" w:rsidRPr="00504406" w:rsidRDefault="002B5AEF" w:rsidP="002B5AEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E09A65C" w14:textId="0FE7DFDD" w:rsidR="001A591C" w:rsidRPr="00504406" w:rsidRDefault="0086231B" w:rsidP="00504406">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
@@ -174,268 +173,194 @@
       </w:r>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C379D5" w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005D5AA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>space</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C379D5" w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">} </w:t>
       </w:r>
       <w:r w:rsidR="00890017" w:rsidRPr="002B6815">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00890017" w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>din {</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>din {data</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6815">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
       <w:r w:rsidR="00890017" w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>data</w:t>
-[...36 lines deleted...]
-        <w:t>}</w:t>
+        <w:t>curenta}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4545DC20" w14:textId="5AFD4486" w:rsidR="00734AC7" w:rsidRPr="00504406" w:rsidRDefault="00734AC7" w:rsidP="002B5AEF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>{</w:t>
-[...23 lines deleted...]
-        <w:t>}</w:t>
+        <w:t>{filtru_judet}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="281FDD1E" w14:textId="01E20C7C" w:rsidR="001A591C" w:rsidRPr="00504406" w:rsidRDefault="00890017" w:rsidP="00A1288A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8413C2" w14:textId="65C429AF" w:rsidR="00A54EEA" w:rsidRPr="00A54EEA" w:rsidRDefault="00A54EEA" w:rsidP="002B5AEF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>{^</w:t>
-[...21 lines deleted...]
-        <w:t>}</w:t>
+        <w:t>{^doarTabel}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335AADF3" w14:textId="41226F60" w:rsidR="002808C0" w:rsidRDefault="002808C0" w:rsidP="002808C0">
+    <w:p w14:paraId="335AADF3" w14:textId="52FB102C" w:rsidR="002808C0" w:rsidRDefault="002808C0" w:rsidP="002808C0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Având în vedere</w:t>
       </w:r>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -443,94 +368,149 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> prevederil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00BF612C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Hotărârii</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hotărârea </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF612C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guvernului </w:t>
       </w:r>
       <w:r w:rsidRPr="000372BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>nr.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1506 din 27 noiembrie 2024</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00BF612C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> din </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF612C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>12 martie 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504406">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>pentru stabilirea salariului de baz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
@@ -627,51 +607,73 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">în Monitorul Oficial </w:t>
       </w:r>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>nr.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1185 din 28 noiembrie 2024 </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF612C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>196 din 13 martie 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>și</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4597F3F7" w14:textId="77777777" w:rsidR="002808C0" w:rsidRDefault="002808C0" w:rsidP="002808C0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -720,238 +722,223 @@
     </w:p>
     <w:p w14:paraId="73606261" w14:textId="18C485A7" w:rsidR="002808C0" w:rsidRPr="00504406" w:rsidRDefault="002808C0" w:rsidP="002808C0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449E5F24" w14:textId="04862A96" w:rsidR="002808C0" w:rsidRPr="00D400F1" w:rsidRDefault="002808C0" w:rsidP="002808C0">
+    <w:p w14:paraId="449E5F24" w14:textId="3B15F71B" w:rsidR="002808C0" w:rsidRPr="00D400F1" w:rsidRDefault="002808C0" w:rsidP="002808C0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">Întrucât începând cu data de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>01.01.2025</w:t>
+        <w:t>01.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF612C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>07.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> salariul de bază minim brut este </w:t>
       </w:r>
+      <w:r w:rsidR="00BF612C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>4.325</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC26A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lei</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A741FE">
+      <w:r w:rsidR="00BF612C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>{</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A741FE">
+        <w:t>{a_denumire}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D400F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>a_denumire</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D400F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>emite prezenta decizie colectivă,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2029E3B5" w14:textId="77777777" w:rsidR="002808C0" w:rsidRPr="00504406" w:rsidRDefault="002808C0" w:rsidP="002808C0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="021153AD" w14:textId="77777777" w:rsidR="002808C0" w:rsidRPr="00504406" w:rsidRDefault="002808C0" w:rsidP="002808C0">
+    <w:p w14:paraId="021153AD" w14:textId="38A6F76C" w:rsidR="002808C0" w:rsidRPr="00504406" w:rsidRDefault="002808C0" w:rsidP="002808C0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">Art. 1. Începând cu data de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>01.01.2025</w:t>
+        <w:t>01.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF612C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>07.2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>se modific</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1043,108 +1030,94 @@
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> preveder</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100B64E2" w14:textId="49C0EC45" w:rsidR="002808C0" w:rsidRDefault="002808C0" w:rsidP="00A1288A">
+    <w:p w14:paraId="100B64E2" w14:textId="34F36D77" w:rsidR="002808C0" w:rsidRDefault="002808C0" w:rsidP="00A1288A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">-           </w:t>
       </w:r>
-      <w:r w:rsidRPr="00504406">
+      <w:r w:rsidR="00BF612C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve"> „Salariul de baza lunar brut: {</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> „Salariul de bază</w:t>
+      </w:r>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>salariu_nou</w:t>
-[...12 lines deleted...]
-        <w:t>} lei.”</w:t>
+        <w:t xml:space="preserve"> lunar brut: {salariu_nou} lei.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MERGEFIELD "F3" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1284,77 +1257,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">Art. 2. Prevederile privind modificarea salariului la </w:t>
       </w:r>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>{</w:t>
-[...25 lines deleted...]
-        <w:t>}</w:t>
+        <w:t>{salariu_nou}</w:t>
       </w:r>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> lei se aplic</w:t>
       </w:r>
       <w:r w:rsidR="00AC26A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
       <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1752,107 +1699,94 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00884288" w:rsidRPr="00504406" w14:paraId="2C6C9034" w14:textId="77777777" w:rsidTr="007808DB">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4939" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F73A6F1" w14:textId="4AD9FD0E" w:rsidR="0089279C" w:rsidRPr="00504406" w:rsidRDefault="00AC6E8A" w:rsidP="00A1288A">
+          <w:p w14:paraId="1F73A6F1" w14:textId="2C2BE6B7" w:rsidR="0089279C" w:rsidRPr="00504406" w:rsidRDefault="00AC6E8A" w:rsidP="00A1288A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00504406">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t>{</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t>a_</w:t>
             </w:r>
-            <w:r w:rsidR="00A741FE">
+            <w:r w:rsidR="00BF612C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
-              <w:t>denumire</w:t>
-[...11 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>denumire}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32D83B6D" w14:textId="3C04BF5E" w:rsidR="0089279C" w:rsidRPr="00504406" w:rsidRDefault="0089279C" w:rsidP="00A1288A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
@@ -1879,133 +1813,109 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00504406">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t>{</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AC6E8A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t>a_rl_nume</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00504406">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75630B95" w14:textId="28F29870" w:rsidR="00A54EEA" w:rsidRPr="005E7628" w:rsidRDefault="0089279C" w:rsidP="005E7628">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00504406">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t>Semnătura</w:t>
             </w:r>
             <w:r w:rsidRPr="00504406">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
-              <w:t xml:space="preserve"> {</w:t>
-[...21 lines deleted...]
-              <w:t>}</w:t>
+              <w:t xml:space="preserve"> {space}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73C04D42" w14:textId="183C6696" w:rsidR="0089279C" w:rsidRPr="00504406" w:rsidRDefault="0089279C" w:rsidP="00A1288A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
@@ -2024,273 +1934,191 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F9AFA3A" w14:textId="77777777" w:rsidR="005E7628" w:rsidRDefault="005E7628" w:rsidP="005E7628">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>{/</w:t>
-[...21 lines deleted...]
-        <w:t>}</w:t>
+        <w:t>{/doarTabel}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577E67FF" w14:textId="77777777" w:rsidR="005E7628" w:rsidRDefault="005E7628" w:rsidP="005E7628">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>{#doarTabel}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2768952E" w14:textId="77777777" w:rsidR="005E7628" w:rsidRDefault="005E7628" w:rsidP="005E7628">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="722FBCA1" w14:textId="77777777" w:rsidR="005E7628" w:rsidRDefault="005E7628" w:rsidP="005E7628">
+    <w:p w14:paraId="722FBCA1" w14:textId="2FE13D01" w:rsidR="005E7628" w:rsidRDefault="005E7628" w:rsidP="005E7628">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Tabel pentru modificarea s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00504406">
+      <w:r w:rsidR="00BF612C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>alariul de baza lunar brut</w:t>
+        <w:t>alariul de bază</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00504406">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lunar brut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la {</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> de la {salariu_vechi} la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504406">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>salariu_vechi</w:t>
-[...50 lines deleted...]
-        <w:t>} lei.</w:t>
+        <w:t xml:space="preserve"> {salariu_nou} lei.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1855A9" w14:textId="2C647229" w:rsidR="005E7628" w:rsidRDefault="005E7628" w:rsidP="005E7628">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>{/</w:t>
-[...21 lines deleted...]
-        <w:t>}</w:t>
+        <w:t>{/doarTabel}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540FC2DD" w14:textId="77777777" w:rsidR="005E7628" w:rsidRDefault="005E7628" w:rsidP="005E7628">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30307DDE" w14:textId="4F4527E5" w:rsidR="0015578B" w:rsidRPr="00504406" w:rsidRDefault="0015578B" w:rsidP="00A1288A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
@@ -2404,71 +2232,59 @@
             <w:tcW w:w="816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7ED4A661" w14:textId="77777777" w:rsidR="00A54EEA" w:rsidRPr="00612E94" w:rsidRDefault="00A54EEA" w:rsidP="00707202">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00612E94">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
-              <w:t>Nr.Crt</w:t>
-[...10 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Nr.Crt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EFFE59A" w14:textId="77777777" w:rsidR="00A54EEA" w:rsidRPr="00612E94" w:rsidRDefault="00A54EEA" w:rsidP="00707202">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -2533,62 +2349,60 @@
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B0E4EEF" w14:textId="77777777" w:rsidR="00A54EEA" w:rsidRPr="00612E94" w:rsidRDefault="00A54EEA" w:rsidP="00707202">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00612E94">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t>Semnatura</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A54EEA" w:rsidRPr="00612E94" w14:paraId="0D63DF19" w14:textId="77777777" w:rsidTr="00707202">
         <w:trPr>
           <w:trHeight w:val="314"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2246696F" w14:textId="77777777" w:rsidR="00A54EEA" w:rsidRPr="00612E94" w:rsidRDefault="00A54EEA" w:rsidP="00707202">
@@ -2637,382 +2451,285 @@
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02479DB8" w14:textId="77777777" w:rsidR="00A54EEA" w:rsidRPr="00612E94" w:rsidRDefault="00A54EEA" w:rsidP="00707202">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00612E94">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...21 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{dc_numeprenume}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="107A5FE2" w14:textId="77777777" w:rsidR="00A54EEA" w:rsidRPr="00612E94" w:rsidRDefault="00A54EEA" w:rsidP="00707202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00612E94">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...21 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{dc_cnp}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41BD11E2" w14:textId="77777777" w:rsidR="00A54EEA" w:rsidRPr="00612E94" w:rsidRDefault="00A54EEA" w:rsidP="00707202">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00612E94">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...21 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{dc_semnatura}</w:t>
             </w:r>
             <w:r w:rsidRPr="009441A7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
-              <w:t>{/</w:t>
-[...21 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{/dc_interval}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B728D4F" w14:textId="77777777" w:rsidR="00A54EEA" w:rsidRPr="00504406" w:rsidRDefault="00A54EEA" w:rsidP="00A54EEA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39264EB8" w14:textId="77777777" w:rsidR="0015578B" w:rsidRPr="00504406" w:rsidRDefault="0015578B" w:rsidP="00A1288A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0015578B" w:rsidRPr="00504406" w:rsidSect="00E4539E">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E22900A" w14:textId="77777777" w:rsidR="00CA078B" w:rsidRDefault="00CA078B" w:rsidP="00E4539E">
+    <w:p w14:paraId="747B828D" w14:textId="77777777" w:rsidR="001D4361" w:rsidRDefault="001D4361" w:rsidP="00E4539E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C0D0F01" w14:textId="77777777" w:rsidR="00CA078B" w:rsidRDefault="00CA078B" w:rsidP="00E4539E">
+    <w:p w14:paraId="2742AE75" w14:textId="77777777" w:rsidR="001D4361" w:rsidRDefault="001D4361" w:rsidP="00E4539E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
-    <w:panose1 w:val="020B0502040204020203"/>
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
       <w:id w:val="949443840"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ro-RO"/>
           </w:rPr>
           <w:id w:val="697586370"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="18C7AE4F" w14:textId="77777777" w:rsidR="0049738B" w:rsidRDefault="0049738B" w:rsidP="0049738B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagina </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -3133,83 +2850,85 @@
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3F76DDC6" w14:textId="77777777" w:rsidR="0049738B" w:rsidRDefault="0049738B" w:rsidP="0049738B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4110A2FB" w14:textId="77777777" w:rsidR="0049738B" w:rsidRDefault="0049738B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
       <w:id w:val="-830129534"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ro-RO"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="1E62F9A3" w14:textId="790510DD" w:rsidR="0049738B" w:rsidRDefault="0049738B" w:rsidP="0049738B">
+          <w:p w14:paraId="1E62F9A3" w14:textId="2BC470E4" w:rsidR="0049738B" w:rsidRDefault="0049738B" w:rsidP="0049738B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagina </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -3218,51 +2937,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00277C00">
+            <w:r w:rsidR="001D4361">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3283,570 +3002,428 @@
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00277C00">
+            <w:r w:rsidR="001D4361">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="560F934B" w14:textId="77777777" w:rsidR="0049738B" w:rsidRDefault="0049738B" w:rsidP="0049738B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="35ECC265" w14:textId="77777777" w:rsidR="0049738B" w:rsidRDefault="0049738B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08321C8F" w14:textId="77777777" w:rsidR="00CA078B" w:rsidRDefault="00CA078B" w:rsidP="00E4539E">
+    <w:p w14:paraId="2079349A" w14:textId="77777777" w:rsidR="001D4361" w:rsidRDefault="001D4361" w:rsidP="00E4539E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="590E4489" w14:textId="77777777" w:rsidR="00CA078B" w:rsidRDefault="00CA078B" w:rsidP="00E4539E">
+    <w:p w14:paraId="10A0D877" w14:textId="77777777" w:rsidR="001D4361" w:rsidRDefault="001D4361" w:rsidP="00E4539E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3A29D723" w14:textId="489D101B" w:rsidR="00E4539E" w:rsidRDefault="00E4539E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7E9E0EC5" w14:textId="77777777" w:rsidR="00E4539E" w:rsidRDefault="00E4539E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="366AF0CE" w14:textId="5165E33F" w:rsidR="003141DC" w:rsidRPr="00527620" w:rsidRDefault="003141DC" w:rsidP="003141DC">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="366AF0CE" w14:textId="645F9404" w:rsidR="003141DC" w:rsidRPr="00527620" w:rsidRDefault="003141DC" w:rsidP="003141DC">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00527620">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Unitatea</w:t>
-[...9 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+      <w:t xml:space="preserve">Unitatea: </w:t>
     </w:r>
     <w:r w:rsidRPr="00527620">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00A741FE">
+    <w:r w:rsidR="00BF612C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>{</w:t>
-[...19 lines deleted...]
-      <w:t>}</w:t>
+      <w:t>{a_denumire}</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3FA4DB54" w14:textId="77777777" w:rsidR="003141DC" w:rsidRPr="00527620" w:rsidRDefault="003141DC" w:rsidP="003141DC">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Sediul</w:t>
-[...29 lines deleted...]
-      <w:t>:</w:t>
+      <w:t>Sediul în:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
-      <w:t>{</w:t>
+      <w:t>{a_localitate}, {a_judet}, {a_adresa</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...49 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00527620">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>}</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="327F0187" w14:textId="77777777" w:rsidR="003141DC" w:rsidRPr="00527620" w:rsidRDefault="003141DC" w:rsidP="003141DC">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CUI:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
-      <w:t>{</w:t>
+      <w:t>{a_cui</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00527620">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>}</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="73C60221" w14:textId="77777777" w:rsidR="00E4539E" w:rsidRDefault="00E4539E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="143"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A591C"/>
     <w:rsid w:val="00074239"/>
     <w:rsid w:val="00091AA8"/>
     <w:rsid w:val="0009685C"/>
     <w:rsid w:val="0015578B"/>
     <w:rsid w:val="001A591C"/>
+    <w:rsid w:val="001D4361"/>
     <w:rsid w:val="002270B9"/>
     <w:rsid w:val="00274917"/>
-    <w:rsid w:val="00277C00"/>
     <w:rsid w:val="002808C0"/>
     <w:rsid w:val="002B5AEF"/>
     <w:rsid w:val="002B6815"/>
-    <w:rsid w:val="002E3C53"/>
     <w:rsid w:val="00306F29"/>
     <w:rsid w:val="00310468"/>
     <w:rsid w:val="003141DC"/>
     <w:rsid w:val="003467B3"/>
     <w:rsid w:val="00355836"/>
     <w:rsid w:val="003A12AF"/>
-    <w:rsid w:val="003F1690"/>
     <w:rsid w:val="0040141F"/>
     <w:rsid w:val="0049738B"/>
     <w:rsid w:val="004A4B09"/>
     <w:rsid w:val="005014A5"/>
     <w:rsid w:val="00504406"/>
     <w:rsid w:val="00510165"/>
     <w:rsid w:val="00511DC6"/>
     <w:rsid w:val="005518D0"/>
     <w:rsid w:val="005633C3"/>
     <w:rsid w:val="005D5AA3"/>
     <w:rsid w:val="005E7628"/>
     <w:rsid w:val="006C173F"/>
     <w:rsid w:val="00734AC7"/>
     <w:rsid w:val="007352DF"/>
     <w:rsid w:val="00766715"/>
     <w:rsid w:val="007808DB"/>
     <w:rsid w:val="00792C5C"/>
     <w:rsid w:val="00793D33"/>
     <w:rsid w:val="007A06BE"/>
     <w:rsid w:val="007B1512"/>
     <w:rsid w:val="00810ADB"/>
     <w:rsid w:val="0081720B"/>
     <w:rsid w:val="0082614D"/>
     <w:rsid w:val="008310EE"/>
     <w:rsid w:val="00846E24"/>
     <w:rsid w:val="00855F81"/>
     <w:rsid w:val="0086231B"/>
     <w:rsid w:val="008744E3"/>
     <w:rsid w:val="00884288"/>
     <w:rsid w:val="00890017"/>
     <w:rsid w:val="0089279C"/>
     <w:rsid w:val="008F1544"/>
-    <w:rsid w:val="00907401"/>
     <w:rsid w:val="00924D1C"/>
     <w:rsid w:val="009611E7"/>
     <w:rsid w:val="009732C6"/>
     <w:rsid w:val="00975338"/>
-    <w:rsid w:val="009C4802"/>
     <w:rsid w:val="009E1DA5"/>
     <w:rsid w:val="00A1288A"/>
     <w:rsid w:val="00A13D35"/>
     <w:rsid w:val="00A255E7"/>
     <w:rsid w:val="00A32705"/>
     <w:rsid w:val="00A47F7F"/>
     <w:rsid w:val="00A54EEA"/>
-    <w:rsid w:val="00A741FE"/>
     <w:rsid w:val="00AC26A4"/>
-    <w:rsid w:val="00AC26E0"/>
     <w:rsid w:val="00AC6E8A"/>
     <w:rsid w:val="00AF3FEE"/>
     <w:rsid w:val="00B22FDC"/>
     <w:rsid w:val="00B266B6"/>
     <w:rsid w:val="00B6130E"/>
     <w:rsid w:val="00B82E7D"/>
     <w:rsid w:val="00BA47B2"/>
     <w:rsid w:val="00BD735D"/>
+    <w:rsid w:val="00BF612C"/>
     <w:rsid w:val="00C16649"/>
     <w:rsid w:val="00C379D5"/>
     <w:rsid w:val="00C63619"/>
-    <w:rsid w:val="00CA078B"/>
     <w:rsid w:val="00CB022E"/>
     <w:rsid w:val="00D00F13"/>
     <w:rsid w:val="00D22AB3"/>
-    <w:rsid w:val="00D50A58"/>
     <w:rsid w:val="00D82F16"/>
     <w:rsid w:val="00DB0AD5"/>
     <w:rsid w:val="00DC527A"/>
     <w:rsid w:val="00DE744B"/>
     <w:rsid w:val="00E04FE7"/>
     <w:rsid w:val="00E166A3"/>
     <w:rsid w:val="00E21BC8"/>
     <w:rsid w:val="00E4539E"/>
     <w:rsid w:val="00E630FA"/>
     <w:rsid w:val="00E82446"/>
     <w:rsid w:val="00EC2827"/>
     <w:rsid w:val="00EE4130"/>
     <w:rsid w:val="00F25DA2"/>
     <w:rsid w:val="00F71AB7"/>
     <w:rsid w:val="00F73EC4"/>
     <w:rsid w:val="00FA2080"/>
     <w:rsid w:val="00FA3F63"/>
     <w:rsid w:val="00FC46E8"/>
     <w:rsid w:val="00FE38E3"/>
     <w:rsid w:val="00FF3926"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="bn-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="03179542"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="bn-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4174,55 +3751,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="120"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
@@ -4396,51 +3968,51 @@
     <w:rsid w:val="00E4539E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E4539E"/>
     <w:rPr>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="226383275">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="469713786">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4496,51 +4068,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1680498157">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4762,68 +4334,68 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>258</Words>
-  <Characters>1476</Characters>
+  <Words>259</Words>
+  <Characters>1477</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1731</CharactersWithSpaces>
+  <CharactersWithSpaces>1733</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Macovei Dragos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>