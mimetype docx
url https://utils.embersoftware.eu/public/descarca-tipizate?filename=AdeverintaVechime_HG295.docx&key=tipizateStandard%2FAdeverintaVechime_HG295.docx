--- v0 (2025-10-30)
+++ v1 (2026-04-23)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="602AA89E" w14:textId="5972C83D" w:rsidR="00C07298" w:rsidRPr="00271FCF" w:rsidRDefault="000F67D0" w:rsidP="00587E36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271FCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>ADEVERINTA DE VECHIME</w:t>
       </w:r>
     </w:p>
@@ -1784,51 +1783,71 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="121AD82C" w14:textId="77777777" w:rsidR="00F34BE1" w:rsidRPr="003D7030" w:rsidRDefault="00F34BE1" w:rsidP="004E0BF6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="1"/>
               <w:ind w:left="28"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7030">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>{#ai}{r}</w:t>
+              <w:t>{#</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D7030">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ai}{</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D7030">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>r}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="424242"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="424242"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="424242"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="424242"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AE3CB08" w14:textId="77777777" w:rsidR="00F34BE1" w:rsidRPr="003D7030" w:rsidRDefault="00F34BE1" w:rsidP="006F4D99">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="1"/>
@@ -2184,67 +2203,78 @@
               <w:ind w:left="28"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7030">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>{</w:t>
             </w:r>
             <w:r w:rsidR="00472790" w:rsidRPr="003D7030">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>av_</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003D7030">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>semnatura}</w:t>
             </w:r>
             <w:r w:rsidR="00F34BE1" w:rsidRPr="003D7030">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>{/ai}</w:t>
+              <w:t>{</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F34BE1" w:rsidRPr="003D7030">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/ai}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DE8E3EF" w14:textId="77777777" w:rsidR="00CD1457" w:rsidRDefault="00CD1457" w:rsidP="00BD17E7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B73B548" w14:textId="176D825D" w:rsidR="00CD1457" w:rsidRPr="00550D33" w:rsidRDefault="00BD17E7" w:rsidP="001113BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2576,51 +2606,51 @@
         <w:t xml:space="preserve"> zile concediu fără plată.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8BA185" w14:textId="77777777" w:rsidR="00170BA9" w:rsidRDefault="00C82557" w:rsidP="001113BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271FCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>{#eActiv}{/eActiv}{^eActiv}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B26056" w14:textId="49E1209B" w:rsidR="00C07298" w:rsidRPr="00B77CD7" w:rsidRDefault="006B628D" w:rsidP="001113BE">
+    <w:p w14:paraId="72B26056" w14:textId="131BBD0B" w:rsidR="00C07298" w:rsidRPr="00B77CD7" w:rsidRDefault="006B628D" w:rsidP="001113BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>{#o_incetare_data}</w:t>
       </w:r>
       <w:r w:rsidR="00E61DB1" w:rsidRPr="00271FCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
@@ -2813,96 +2843,154 @@
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidR="00E61DB1" w:rsidRPr="00271FCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> din </w:t>
       </w:r>
       <w:r w:rsidR="003D3A39">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Codul m</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00E61DB1" w:rsidRPr="00271FCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>uncii</w:t>
       </w:r>
       <w:r w:rsidR="00E61DB1" w:rsidRPr="00271FCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Legea 53/2003), așa cum rezultă din decizia nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00E61DB1" w:rsidRPr="004063D7">
+      <w:r w:rsidR="00AD15C0" w:rsidRPr="004063D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>{space}</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B550C3" w:rsidRPr="00B550C3">
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD15C0">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>{space}</w:t>
+        <w:t>o_nr_act_justificativ</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD15C0" w:rsidRPr="004063D7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidR="00A410E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD15C0" w:rsidRPr="00B550C3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD15C0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>o_data_act_justificativ</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD15C0" w:rsidRPr="00B550C3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>}</w:t>
       </w:r>
       <w:r w:rsidR="00E61DB1" w:rsidRPr="00271FCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>{/o_incetare_data}</w:t>
       </w:r>
       <w:r w:rsidR="00E61DB1" w:rsidRPr="00271FCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3604,70 +3692,70 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C07298" w:rsidRPr="00271FCF" w:rsidSect="00C27030">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="760A426F" w14:textId="77777777" w:rsidR="00BE3D42" w:rsidRDefault="00BE3D42" w:rsidP="00731DAF">
+    <w:p w14:paraId="73A28C28" w14:textId="77777777" w:rsidR="0031388C" w:rsidRDefault="0031388C" w:rsidP="00731DAF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58EF81D7" w14:textId="77777777" w:rsidR="00BE3D42" w:rsidRDefault="00BE3D42" w:rsidP="00731DAF">
+    <w:p w14:paraId="7EBA1E57" w14:textId="77777777" w:rsidR="0031388C" w:rsidRDefault="0031388C" w:rsidP="00731DAF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3697,82 +3785,80 @@
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
       <w:id w:val="759795089"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ro-RO"/>
           </w:rPr>
           <w:id w:val="1455208786"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="700297B6" w14:textId="77777777" w:rsidR="00600A9B" w:rsidRDefault="00600A9B" w:rsidP="00600A9B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagina </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -3894,82 +3980,80 @@
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2E83188E" w14:textId="77777777" w:rsidR="00600A9B" w:rsidRDefault="00600A9B" w:rsidP="00600A9B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6F7933A8" w14:textId="77777777" w:rsidR="00600A9B" w:rsidRDefault="00600A9B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
       <w:id w:val="-830129534"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ro-RO"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="13F4C20B" w14:textId="72C48C16" w:rsidR="00600A9B" w:rsidRDefault="00600A9B" w:rsidP="00600A9B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagina </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -4093,82 +4177,82 @@
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2FC4E30F" w14:textId="77777777" w:rsidR="00600A9B" w:rsidRDefault="00600A9B" w:rsidP="00600A9B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2DD471C1" w14:textId="77777777" w:rsidR="00600A9B" w:rsidRDefault="00600A9B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FE3B2E9" w14:textId="77777777" w:rsidR="00BE3D42" w:rsidRDefault="00BE3D42" w:rsidP="00731DAF">
+    <w:p w14:paraId="7F4C080E" w14:textId="77777777" w:rsidR="0031388C" w:rsidRDefault="0031388C" w:rsidP="00731DAF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36718952" w14:textId="77777777" w:rsidR="00BE3D42" w:rsidRDefault="00BE3D42" w:rsidP="00731DAF">
+    <w:p w14:paraId="3ACA3B49" w14:textId="77777777" w:rsidR="0031388C" w:rsidRDefault="0031388C" w:rsidP="00731DAF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="0E2277B2" w14:textId="77777777" w:rsidR="00AB59C5" w:rsidRPr="007B611C" w:rsidRDefault="00AB59C5" w:rsidP="00AB59C5">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="1" w:name="_1p76oc33f663" w:colFirst="0" w:colLast="0"/>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:id="0" w:name="_1p76oc33f663" w:colFirst="0" w:colLast="0"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:r w:rsidRPr="007B611C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
       <w:t xml:space="preserve">Unitatea: </w:t>
     </w:r>
     <w:r w:rsidRPr="007B611C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
       <w:tab/>
       <w:t>{a_denumire} {a_sufix}</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5B56A780" w14:textId="77777777" w:rsidR="00AB59C5" w:rsidRPr="007B611C" w:rsidRDefault="00AB59C5" w:rsidP="00AB59C5">
@@ -4238,51 +4322,51 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="007B611C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
       <w:tab/>
       <w:t>{a_cui}</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="576C0B23" w14:textId="77777777" w:rsidR="00731DAF" w:rsidRPr="00AB59C5" w:rsidRDefault="00731DAF" w:rsidP="00AB59C5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1785765C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4210E92A"/>
     <w:lvl w:ilvl="0" w:tplc="A2E0D266">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4351,105 +4435,107 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1010910082">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C07298"/>
     <w:rsid w:val="00007CE9"/>
     <w:rsid w:val="00021E97"/>
     <w:rsid w:val="0006504B"/>
     <w:rsid w:val="00081384"/>
     <w:rsid w:val="000E6EB1"/>
     <w:rsid w:val="000F67D0"/>
     <w:rsid w:val="001113BE"/>
     <w:rsid w:val="00111432"/>
     <w:rsid w:val="001612E8"/>
     <w:rsid w:val="00166554"/>
     <w:rsid w:val="00170BA9"/>
     <w:rsid w:val="001B5EBD"/>
     <w:rsid w:val="001B617A"/>
     <w:rsid w:val="001E53F0"/>
     <w:rsid w:val="001F621E"/>
     <w:rsid w:val="0020008B"/>
     <w:rsid w:val="00217E97"/>
     <w:rsid w:val="00236244"/>
     <w:rsid w:val="00247443"/>
     <w:rsid w:val="00250C64"/>
     <w:rsid w:val="00271FCF"/>
     <w:rsid w:val="0027455D"/>
     <w:rsid w:val="00277CCF"/>
     <w:rsid w:val="00282177"/>
     <w:rsid w:val="002B3978"/>
+    <w:rsid w:val="0031388C"/>
     <w:rsid w:val="00313B11"/>
     <w:rsid w:val="0036507A"/>
     <w:rsid w:val="003A5B91"/>
     <w:rsid w:val="003A633A"/>
     <w:rsid w:val="003B2A96"/>
     <w:rsid w:val="003B5A98"/>
     <w:rsid w:val="003D3A39"/>
     <w:rsid w:val="003D7030"/>
     <w:rsid w:val="004062EA"/>
     <w:rsid w:val="004063D7"/>
     <w:rsid w:val="0041592E"/>
     <w:rsid w:val="00433DB7"/>
     <w:rsid w:val="004711EF"/>
     <w:rsid w:val="00472790"/>
     <w:rsid w:val="00474008"/>
     <w:rsid w:val="004748C7"/>
     <w:rsid w:val="004C5AE5"/>
     <w:rsid w:val="004F5E85"/>
     <w:rsid w:val="005021A9"/>
     <w:rsid w:val="00525F0B"/>
     <w:rsid w:val="00526D20"/>
     <w:rsid w:val="00550D33"/>
     <w:rsid w:val="00580341"/>
     <w:rsid w:val="00587E36"/>
     <w:rsid w:val="005B2ED2"/>
@@ -4459,151 +4545,154 @@
     <w:rsid w:val="006251A4"/>
     <w:rsid w:val="006822F9"/>
     <w:rsid w:val="006A2CC9"/>
     <w:rsid w:val="006B628D"/>
     <w:rsid w:val="006B7DD5"/>
     <w:rsid w:val="006D5B59"/>
     <w:rsid w:val="006F4D99"/>
     <w:rsid w:val="00703E1E"/>
     <w:rsid w:val="00710695"/>
     <w:rsid w:val="00721883"/>
     <w:rsid w:val="00731DAF"/>
     <w:rsid w:val="007424A5"/>
     <w:rsid w:val="00745C96"/>
     <w:rsid w:val="00754A94"/>
     <w:rsid w:val="00773675"/>
     <w:rsid w:val="007B39C0"/>
     <w:rsid w:val="00892155"/>
     <w:rsid w:val="008B2DA6"/>
     <w:rsid w:val="008C2B9B"/>
     <w:rsid w:val="00920056"/>
     <w:rsid w:val="0094364E"/>
     <w:rsid w:val="0094527E"/>
     <w:rsid w:val="009640E2"/>
     <w:rsid w:val="009C122D"/>
     <w:rsid w:val="009E7B0B"/>
+    <w:rsid w:val="00A410E3"/>
     <w:rsid w:val="00A90A79"/>
     <w:rsid w:val="00AB2404"/>
     <w:rsid w:val="00AB59C5"/>
     <w:rsid w:val="00AB703A"/>
+    <w:rsid w:val="00AD15C0"/>
     <w:rsid w:val="00AE3601"/>
     <w:rsid w:val="00B25F7A"/>
     <w:rsid w:val="00B36B85"/>
     <w:rsid w:val="00B550C3"/>
     <w:rsid w:val="00B661DE"/>
     <w:rsid w:val="00B77A57"/>
     <w:rsid w:val="00B77CD7"/>
     <w:rsid w:val="00BB73E0"/>
     <w:rsid w:val="00BC093B"/>
     <w:rsid w:val="00BD17E7"/>
     <w:rsid w:val="00BD6BC7"/>
     <w:rsid w:val="00BE3D42"/>
     <w:rsid w:val="00C07298"/>
     <w:rsid w:val="00C27030"/>
     <w:rsid w:val="00C30A3D"/>
     <w:rsid w:val="00C400ED"/>
     <w:rsid w:val="00C540B1"/>
     <w:rsid w:val="00C66F17"/>
     <w:rsid w:val="00C82557"/>
     <w:rsid w:val="00C82583"/>
     <w:rsid w:val="00C945FA"/>
     <w:rsid w:val="00C9470C"/>
     <w:rsid w:val="00CD1457"/>
     <w:rsid w:val="00CD4210"/>
     <w:rsid w:val="00CE636C"/>
     <w:rsid w:val="00D12916"/>
     <w:rsid w:val="00D27D1F"/>
     <w:rsid w:val="00D35506"/>
     <w:rsid w:val="00D36222"/>
     <w:rsid w:val="00D512AC"/>
     <w:rsid w:val="00DA1F21"/>
     <w:rsid w:val="00DB33CF"/>
     <w:rsid w:val="00DB406C"/>
     <w:rsid w:val="00DB5A79"/>
     <w:rsid w:val="00DC771D"/>
     <w:rsid w:val="00DE2667"/>
     <w:rsid w:val="00DF6F3A"/>
+    <w:rsid w:val="00E118F3"/>
     <w:rsid w:val="00E425E7"/>
     <w:rsid w:val="00E61DB1"/>
     <w:rsid w:val="00E861F0"/>
     <w:rsid w:val="00EB30ED"/>
     <w:rsid w:val="00EC33AA"/>
     <w:rsid w:val="00EE679A"/>
     <w:rsid w:val="00F05231"/>
     <w:rsid w:val="00F159F2"/>
     <w:rsid w:val="00F204A7"/>
     <w:rsid w:val="00F27B1F"/>
     <w:rsid w:val="00F34BE1"/>
     <w:rsid w:val="00F427A9"/>
     <w:rsid w:val="00F56217"/>
     <w:rsid w:val="00FA24BD"/>
     <w:rsid w:val="00FA389F"/>
     <w:rsid w:val="00FA5102"/>
     <w:rsid w:val="00FB0F4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4BBF48E1"/>
   <w15:docId w15:val="{05AB0733-51BC-469F-8547-41523DB68657}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4931,50 +5020,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -5071,51 +5165,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:bdr w:val="nil"/>
       <w:lang w:val="ro-RO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C82583"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="975261810">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1041323053">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5510,69 +5604,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>366</Words>
-  <Characters>2089</Characters>
+  <Words>371</Words>
+  <Characters>2119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2451</CharactersWithSpaces>
+  <CharactersWithSpaces>2486</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>