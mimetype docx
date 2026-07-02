--- v1 (2026-04-23)
+++ v2 (2026-07-02)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="602AA89E" w14:textId="5972C83D" w:rsidR="00C07298" w:rsidRPr="00271FCF" w:rsidRDefault="000F67D0" w:rsidP="00587E36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271FCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>ADEVERINTA DE VECHIME</w:t>
       </w:r>
     </w:p>
@@ -2606,51 +2606,51 @@
         <w:t xml:space="preserve"> zile concediu fără plată.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8BA185" w14:textId="77777777" w:rsidR="00170BA9" w:rsidRDefault="00C82557" w:rsidP="001113BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271FCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>{#eActiv}{/eActiv}{^eActiv}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B26056" w14:textId="131BBD0B" w:rsidR="00C07298" w:rsidRPr="00B77CD7" w:rsidRDefault="006B628D" w:rsidP="001113BE">
+    <w:p w14:paraId="72B26056" w14:textId="1B964BB0" w:rsidR="00C07298" w:rsidRPr="00B77CD7" w:rsidRDefault="006B628D" w:rsidP="001113BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>{#o_incetare_data}</w:t>
       </w:r>
       <w:r w:rsidR="00E61DB1" w:rsidRPr="00271FCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
@@ -2876,109 +2876,133 @@
         </w:rPr>
         <w:t>uncii</w:t>
       </w:r>
       <w:r w:rsidR="00E61DB1" w:rsidRPr="00271FCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Legea 53/2003), așa cum rezultă din decizia nr. </w:t>
       </w:r>
       <w:r w:rsidR="00AD15C0" w:rsidRPr="004063D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
+      <w:r w:rsidR="00AE5EB7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
       <w:r w:rsidR="00AD15C0">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>o_nr_act_justificativ</w:t>
+        <w:t>_nr_act_justificativ</w:t>
       </w:r>
       <w:r w:rsidR="00AD15C0" w:rsidRPr="004063D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidR="00A410E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00AD15C0" w:rsidRPr="00B550C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
+      <w:r w:rsidR="00AE5EB7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
       <w:r w:rsidR="00AD15C0">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>o_data_act_justificativ</w:t>
+        <w:t>_data_act_justificativ</w:t>
       </w:r>
       <w:r w:rsidR="00AD15C0" w:rsidRPr="00B550C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidR="00E61DB1" w:rsidRPr="00271FCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3692,144 +3716,144 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C07298" w:rsidRPr="00271FCF" w:rsidSect="00C27030">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73A28C28" w14:textId="77777777" w:rsidR="0031388C" w:rsidRDefault="0031388C" w:rsidP="00731DAF">
+    <w:p w14:paraId="04536F67" w14:textId="77777777" w:rsidR="009B693F" w:rsidRDefault="009B693F" w:rsidP="00731DAF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EBA1E57" w14:textId="77777777" w:rsidR="0031388C" w:rsidRDefault="0031388C" w:rsidP="00731DAF">
+    <w:p w14:paraId="6E1A0431" w14:textId="77777777" w:rsidR="009B693F" w:rsidRDefault="009B693F" w:rsidP="00731DAF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
       <w:id w:val="759795089"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ro-RO"/>
           </w:rPr>
           <w:id w:val="1455208786"/>
           <w:docPartObj>
@@ -3980,51 +4004,51 @@
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2E83188E" w14:textId="77777777" w:rsidR="00600A9B" w:rsidRDefault="00600A9B" w:rsidP="00600A9B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6F7933A8" w14:textId="77777777" w:rsidR="00600A9B" w:rsidRDefault="00600A9B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
       <w:id w:val="-830129534"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ro-RO"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
@@ -4177,70 +4201,70 @@
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2FC4E30F" w14:textId="77777777" w:rsidR="00600A9B" w:rsidRDefault="00600A9B" w:rsidP="00600A9B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2DD471C1" w14:textId="77777777" w:rsidR="00600A9B" w:rsidRDefault="00600A9B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F4C080E" w14:textId="77777777" w:rsidR="0031388C" w:rsidRDefault="0031388C" w:rsidP="00731DAF">
+    <w:p w14:paraId="65A5F974" w14:textId="77777777" w:rsidR="009B693F" w:rsidRDefault="009B693F" w:rsidP="00731DAF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ACA3B49" w14:textId="77777777" w:rsidR="0031388C" w:rsidRDefault="0031388C" w:rsidP="00731DAF">
+    <w:p w14:paraId="11771A76" w14:textId="77777777" w:rsidR="009B693F" w:rsidRDefault="009B693F" w:rsidP="00731DAF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E2277B2" w14:textId="77777777" w:rsidR="00AB59C5" w:rsidRPr="007B611C" w:rsidRDefault="00AB59C5" w:rsidP="00AB59C5">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_1p76oc33f663" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="0"/>
     <w:r w:rsidRPr="007B611C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
       <w:t xml:space="preserve">Unitatea: </w:t>
     </w:r>
     <w:r w:rsidRPr="007B611C">
       <w:rPr>
@@ -4322,51 +4346,51 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="007B611C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ro-RO"/>
       </w:rPr>
       <w:tab/>
       <w:t>{a_cui}</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="576C0B23" w14:textId="77777777" w:rsidR="00731DAF" w:rsidRPr="00AB59C5" w:rsidRDefault="00731DAF" w:rsidP="00AB59C5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1785765C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4210E92A"/>
     <w:lvl w:ilvl="0" w:tplc="A2E0D266">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4442,52 +4466,52 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1010910082">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C07298"/>
     <w:rsid w:val="00007CE9"/>
     <w:rsid w:val="00021E97"/>
     <w:rsid w:val="0006504B"/>
@@ -4543,59 +4567,62 @@
     <w:rsid w:val="005E0EDE"/>
     <w:rsid w:val="00600A9B"/>
     <w:rsid w:val="006251A4"/>
     <w:rsid w:val="006822F9"/>
     <w:rsid w:val="006A2CC9"/>
     <w:rsid w:val="006B628D"/>
     <w:rsid w:val="006B7DD5"/>
     <w:rsid w:val="006D5B59"/>
     <w:rsid w:val="006F4D99"/>
     <w:rsid w:val="00703E1E"/>
     <w:rsid w:val="00710695"/>
     <w:rsid w:val="00721883"/>
     <w:rsid w:val="00731DAF"/>
     <w:rsid w:val="007424A5"/>
     <w:rsid w:val="00745C96"/>
     <w:rsid w:val="00754A94"/>
     <w:rsid w:val="00773675"/>
     <w:rsid w:val="007B39C0"/>
     <w:rsid w:val="00892155"/>
     <w:rsid w:val="008B2DA6"/>
     <w:rsid w:val="008C2B9B"/>
     <w:rsid w:val="00920056"/>
     <w:rsid w:val="0094364E"/>
     <w:rsid w:val="0094527E"/>
     <w:rsid w:val="009640E2"/>
+    <w:rsid w:val="009B693F"/>
     <w:rsid w:val="009C122D"/>
+    <w:rsid w:val="009C4FEF"/>
     <w:rsid w:val="009E7B0B"/>
     <w:rsid w:val="00A410E3"/>
     <w:rsid w:val="00A90A79"/>
     <w:rsid w:val="00AB2404"/>
     <w:rsid w:val="00AB59C5"/>
     <w:rsid w:val="00AB703A"/>
     <w:rsid w:val="00AD15C0"/>
     <w:rsid w:val="00AE3601"/>
+    <w:rsid w:val="00AE5EB7"/>
     <w:rsid w:val="00B25F7A"/>
     <w:rsid w:val="00B36B85"/>
     <w:rsid w:val="00B550C3"/>
     <w:rsid w:val="00B661DE"/>
     <w:rsid w:val="00B77A57"/>
     <w:rsid w:val="00B77CD7"/>
     <w:rsid w:val="00BB73E0"/>
     <w:rsid w:val="00BC093B"/>
     <w:rsid w:val="00BD17E7"/>
     <w:rsid w:val="00BD6BC7"/>
     <w:rsid w:val="00BE3D42"/>
     <w:rsid w:val="00C07298"/>
     <w:rsid w:val="00C27030"/>
     <w:rsid w:val="00C30A3D"/>
     <w:rsid w:val="00C400ED"/>
     <w:rsid w:val="00C540B1"/>
     <w:rsid w:val="00C66F17"/>
     <w:rsid w:val="00C82557"/>
     <w:rsid w:val="00C82583"/>
     <w:rsid w:val="00C945FA"/>
     <w:rsid w:val="00C9470C"/>
     <w:rsid w:val="00CD1457"/>
     <w:rsid w:val="00CD4210"/>
     <w:rsid w:val="00CE636C"/>
     <w:rsid w:val="00D12916"/>
@@ -4628,59 +4655,59 @@
     <w:rsid w:val="00FA389F"/>
     <w:rsid w:val="00FA5102"/>
     <w:rsid w:val="00FB0F4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4BBF48E1"/>
   <w15:docId w15:val="{05AB0733-51BC-469F-8547-41523DB68657}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5165,51 +5192,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:bdr w:val="nil"/>
       <w:lang w:val="ro-RO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C82583"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="975261810">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1041323053">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>